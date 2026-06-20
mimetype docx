--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22399" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6805"/>
         <w:gridCol w:w="6805"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w14:paraId="19948DB5" w14:textId="77777777" w:rsidTr="004E6EBE">
+      <w:tr w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidTr="004E6EBE">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417C344D" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="center" w:pos="5032"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MINIST</w:t>
@@ -75,1815 +75,1115 @@
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">RE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DELEGUE AUPRES DU MINISTERE DE L’EDUCATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54EF5719" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="center" w:pos="5032"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NATIONALE ,D</w:t>
             </w:r>
             <w:r w:rsidR="002E49A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E L’ALPHABETISATION ET DE  L’EN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SEIGNEMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CED2DD9" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="center" w:pos="5032"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>TECHNIQUE,CHARGE DE L’ENSEIGNEMENT TECHNIQUE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3204E0E2" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>----------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00340C1B" w14:textId="666E87B9" w:rsidR="004E6EBE" w:rsidRDefault="00956D48" w:rsidP="00DD2D32">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="00BF50E8" w:rsidP="00DD2D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...196 lines deleted...]
-          <w:p w14:paraId="67C11EA7" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+              <w:pict>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Text Box 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:50.75pt;margin-top:-2.6pt;width:82.5pt;height:58.15pt;z-index:251670528;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF73BM8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlpUvUdLV0VYS0&#10;XKSFD3AcJ7FwPGbsNilfz9jpdgu8IfJgeTL2mTlnjje3Y2/YUaHXYEs+n+WcKSuh1rYt+bev+1c3&#10;nPkgbC0MWFXyk/L8dvvyxWZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGUp2QD2IlCIbVajGAi9&#10;N9kiz99kA2DtEKTynv7eT0m+TfhNo2T43DReBWZKTr2FtGJaq7hm240oWhSu0/LchviHLnqhLRW9&#10;QN2LINgB9V9QvZYIHpowk9Bn0DRaqsSB2MzzP9g8dsKpxIXE8e4ik/9/sPLT8dF9QRbGdzDSABMJ&#10;7x5AfvfMwq4TtlV3iDB0StRUeB4lywbni/PVKLUvfASpho9Q05DFIUACGhvsoyrEkxE6DeB0EV2N&#10;gclYMl+u1ytKScqtX9+s8lUqIYqn2w59eK+gZ3FTcqShJnRxfPAhdiOKpyOxmAej6702JgXYVjuD&#10;7CjIAPv0ndF/O2ZsPGwhXpsQ459EMzKbOIaxGikZ6VZQn4gwwmQoegC06QB/cjaQmUrufxwEKs7M&#10;B0uivZ0vl9F9KViu1gsK8DpTXWeElQRV8sDZtN2FybEHh7rtqNI0Jgt3JHSjkwbPXZ37JsMkac7m&#10;jo68jtOp5ye4/QUAAP//AwBQSwMEFAAGAAgAAAAhALPLJy7cAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81Ow0AMhO9IvMPKSFxQu2lEUkizqQAJxLU/D+AkbhI1642y2yZ9e8wJfBvPaPw53862&#10;V1cafefYwGoZgSKuXN1xY+B4+Fy8gPIBucbeMRm4kYdtcX+XY1a7iXd03YdGSQn7DA20IQyZ1r5q&#10;yaJfuoFYvJMbLQaRY6PrEScpt72OoyjVFjuWCy0O9NFSdd5frIHT9/SUvE7lVziud8/pO3br0t2M&#10;eXyY3zagAs3hLwy/+IIOhTCV7sK1V73oaJVI1MAiiUFJIE5TWZTiyIAucv3/heIHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEABe9wTPIBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAs8snLtwAAAAKAQAADwAAAAAAAAAAAAAAAABMBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:r>
+                          <w:rPr>
+                            <w:noProof/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="790042" cy="584158"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="4" name="Image 4"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 1"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId4">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="791208" cy="585020"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76C1EB5F" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="136" w:lineRule="exact"/>
               <w:ind w:right="731"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="086F89A9" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+          </w:p>
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="136" w:lineRule="exact"/>
               <w:ind w:right="731"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A00CC78" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="136" w:lineRule="exact"/>
               <w:ind w:right="731"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>R E P U BL</w:t>
+              <w:t>R E P U BLIQU E D E   C OT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E   D’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>IV OIR E</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>on-D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>li</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31CE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ne-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Tr</w:t>
             </w:r>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...160 lines deleted...]
-              <w:t>Un</w:t>
+              <w:t>ava</w:t>
             </w:r>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>on</w:t>
-[...134 lines deleted...]
-              </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8C9116" w14:textId="1DA311D6" w:rsidR="004E6EBE" w:rsidRDefault="00956D48" w:rsidP="004E6EBE">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="00BF50E8" w:rsidP="004E6EBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...73 lines deleted...]
-          <w:p w14:paraId="2EA6F094" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+              <w:pict>
+                <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                  <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                  <o:lock v:ext="edit" shapetype="t"/>
+                </v:shapetype>
+                <v:shape id="AutoShape 18" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;margin-left:30.75pt;margin-top:6.6pt;width:70.75pt;height:.65pt;z-index:251671552;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkeZDKuAEAAFgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEyJAacXpI1126&#10;LUDbH8BIsi1MFgVSiZ1/P0lNsq/bMB8IURQfHx/pzf00OHEyxBZ9IxezuRTGK9TWd418fXn8sJaC&#10;I3gNDr1p5NmwvN++f7cZQ22W2KPThkQC8VyPoZF9jKGuKla9GYBnGIxPwRZpgJhc6ipNMCb0wVXL&#10;+fxjNSLpQKgMc7p9eAvKbcFvW6Pit7ZlE4VrZOIWi6ViD9lW2w3UHUHorbrQgH9gMYD1qegN6gEi&#10;iCPZv6AGqwgZ2zhTOFTYtlaZ0kPqZjH/o5vnHoIpvSRxONxk4v8Hq76edn5Pmbqa/HN4QvWdhcdd&#10;D74zhcDLOaTBLbJU1Ri4vqVkh8OexGH8gjq9gWPEosLU0pAhU39iKmKfb2KbKQqVLtd369VyJYVK&#10;ofVytSr4UF9TA3H8bHAQ+dBIjgS26+MOvU9DRVqUQnB64piJQX1NyHU9PlrnymydF2Mj73KpHGF0&#10;Vudgcag77ByJE+TtKN+FxW/PCI9eF7DegP50OUew7u2cijt/ESfrkZeP6wPq856uoqXxFZaXVcv7&#10;8atfsn/+ENsfAAAA//8DAFBLAwQUAAYACAAAACEAcLxJ/N0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBC1k5IK0jhVhcSBI20lrm68TQLxOoqdJvTrWU70uDOj2TfFZnad&#10;OOMQWk8akoUCgVR521Kt4bB/e3wGEaIhazpPqOEHA2zK25vC5NZP9IHnXawFl1DIjYYmxj6XMlQN&#10;OhMWvkdi7+QHZyKfQy3tYCYud51MlVpJZ1riD43p8bXB6ns3Og0YxixR2xdXH94v08Nnevma+r3W&#10;93fzdg0i4hz/w/CHz+hQMtPRj2SD6DSskoyTrC9TEOynasnbjiw8ZSDLQl4PKH8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5HmQyrgBAABYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAcLxJ/N0AAAAIAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1402"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B31CE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Session 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="556833B5" w14:textId="1455311F" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="00956D48" w:rsidP="004627D7">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="00BF50E8" w:rsidP="004627D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF50E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...397 lines deleted...]
-              </mc:AlternateContent>
+              <w:pict>
+                <v:shape id="Zone de texte 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:-11.7pt;width:161.5pt;height:77.25pt;flip:x;z-index:251668480;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1njPp+gEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRVy+5GTVdLVwWk&#10;5SItfIDjOIlF4jFjt0n5esZOaAu8IfxgeTzjM3POjDf3Y9+xo0KnwRQ8W6ScKSOh0qYp+Ncv+1e3&#10;nDkvTCU6MKrgJ+X4/fbli81gc7WEFrpKISMQ4/LBFrz13uZJ4mSreuEWYJUhZw3YC08mNkmFYiD0&#10;vkuWafo6GQAriyCVc3T7ODn5NuLXtZL+U1075VlXcKrNxx3jXoY92W5E3qCwrZZzGeIfquiFNpT0&#10;DPUovGAH1H9B9VoiOKj9QkKfQF1rqSIHYpOlf7B5boVVkQuJ4+xZJvf/YOXH47P9jMyPb2CkBkYS&#10;zj6B/OaYgV0rTKMeEGFolagocRYkSwbr8vlpkNrlLoCUwweoqMni4CECjTX2rO60ffcLmhgzykOt&#10;OJ3lV6Nnki6X6TpL1+SS5Lu7zdKbdUwm8oAT1LXo/FsFPQuHgiO1N+YRxyfnQ12XkBDuoNPVXndd&#10;NLApdx2yo6BR2Mc1o/8W1pkQbCA8mxDDTSQcOE5s/ViOTFezGoF/CdWJFECYJox+BB1awB+cDTRd&#10;BXffDwIVZ917QyreZatVGMdorNY3SzLw2lNee4SRBFVwz9l03PlphA8WddNSpqlvBh5I+VpHKS5V&#10;zeXTBEWF5mkPI3ptx6jLn9z+BAAA//8DAFBLAwQUAAYACAAAACEAbGJIz98AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXNCWfrABpemEEOO+Mg24ZY1pKxqnNFlX9usxJzja&#10;76PXj/PVZDsx4uBbRwrieQQCqXKmpVrB9mU9uwXhgyajO0eo4Bs9rIrzs1xnxh1pg2MZasEl5DOt&#10;oAmhz6T0VYNW+7nrkTj7cIPVgcehlmbQRy63nUyiaCmtbokvNLrHxwarz/JgFZxex/Lr7X2T7K7W&#10;d2FauOfl6ckqdXkxPdyDCDiFPxh+9VkdCnbauwMZLzoFyQ2DCmZJeg2C8zRZ8GbPYBrHIItc/v+g&#10;+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1njPp+gEAANsDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsYkjP3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00A72CEF" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00A72CEF">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">REPUBLIQUE DE CÖTE D’IVOIRE    </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00A72CEF" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00A72CEF">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">      Union – Discipline – Travail</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00501624" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00501624">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>---------------</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00A72CEF" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:sz w:val="4"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00E818EA" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">       EXAMENS SESSION 2026</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="00501624" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold" w:cs="Britannic Bold"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="004E6EBE" w:rsidRPr="008D5D45" w:rsidRDefault="004E6EBE" w:rsidP="004E6EBE">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w14:paraId="3A84D76B" w14:textId="77777777" w:rsidTr="004E6EBE">
+      <w:tr w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidTr="004E6EBE">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730D2241" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4961"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DIRECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> DES EXAMENS ET </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CONCOURS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E81F15" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4961"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(DEXC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38FD520E" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="002C545C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>----------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6941AC5D" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="00DD2D32">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="00DD2D32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="177E5E5A" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65F6721E" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="009D1CE5" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6EBE" w:rsidRPr="00012D53" w14:paraId="70FD2C27" w14:textId="77777777" w:rsidTr="004E6EBE">
+      <w:tr w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidTr="004E6EBE">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1548FAA4" w14:textId="6757B226" w:rsidR="004E6EBE" w:rsidRDefault="00956D48" w:rsidP="00012D53">
+          <w:p w:rsidR="004E6EBE" w:rsidRDefault="00BF50E8" w:rsidP="00012D53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...65 lines deleted...]
-              </mc:AlternateContent>
+              <w:pict>
+                <v:roundrect id="AutoShape 12" o:spid="_x0000_s1030" style="position:absolute;margin-left:168pt;margin-top:6.35pt;width:524.8pt;height:39pt;z-index:-251646976;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlLI32GwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOk3Qx4hRFugwD&#10;ugvW7QMUSY61yaJGKXHarx8tJ1l2wR6G+UEgTfHw8JBa3Bxay/YagwFX8WKUc6adBGXctuKfP61f&#10;vOQsROGUsOB0xR914DfL588WnS/1GBqwSiMjEBfKzle8idGXWRZko1sRRuC1o2AN2IpILm4zhaIj&#10;9NZm4zyfZR2g8ghSh0B/74YgXyb8utYyvq/roCOzFSduMZ2Yzk1/ZsuFKLcofGPkkYb4BxatMI6K&#10;nqHuRBRsh+Y3qNZIhAB1HEloM6hrI3Xqgbop8l+6eWiE16kXEif4s0zh/8HKd/sH/wF76sHfg/wa&#10;mINVI9xW3yJC12ihqFzRC5V1PpTnhN4JlMo23VtQNFqxi5A0ONTY9oDUHTskqR/PUutDZJJ+zqZX&#10;k2JKE5EUm8ynV3maRSbKU7bHEF9raFlvVBxh59RHmmcqIfb3ISa9FXOi7aurL5zVraXp7YVlxWw2&#10;u06kRXm8TNgnzNQuWKPWxtrk4HazssgoteLr9B2Tw+U161hHYsxzYv53jDx9f8JIjaS167V95VSy&#10;ozB2sImmdUexe337VQ7lBtQjaY0wbDC9ODIawCfOOtreiodvO4GaM/vG0bzmxWTSr3tyJtPrMTl4&#10;GdlcRoSTBFXxyNlgruLwRHYezbahSkVq18Etzbg28bQMA6sjWdpQsn56Apd+uvXjzS+/AwAA//8D&#10;AFBLAwQUAAYACAAAACEAz4Fx7t8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbizZprajNJ0QggmOlFXjmDWmrWic0qRd4enJTnC0/0+/P2fb2XRswsG1liQsFwIYUmV1S7WE&#10;/dvTzQaY84q06iyhhG90sM0vLzKVanuiV5wKX7NQQi5VEhrv+5RzVzVolFvYHilkH3YwyodxqLke&#10;1CmUm46vhIi5US2FC43q8aHB6rMYjQSa7OPPV3kQXTKWz7vl7qV4LyMpr6/m+ztgHmf/B8NZP6hD&#10;HpyOdiTtWCdhHcVxQEOwSoCdgfUmCpujhFuRAM8z/v+F/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBlLI32GwIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDPgXHu3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" strokeweight="1.5pt"/>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC42618" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="00012D53">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="00012D53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF62942" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="649987D7" w14:textId="77777777" w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
+          <w:p w:rsidR="004E6EBE" w:rsidRPr="00012D53" w:rsidRDefault="004E6EBE" w:rsidP="004627D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B93C755" w14:textId="77777777" w:rsidR="004A0445" w:rsidRPr="00AA76E3" w:rsidRDefault="004A0445" w:rsidP="004A0445">
+    <w:p w:rsidR="004A0445" w:rsidRPr="00AA76E3" w:rsidRDefault="004A0445" w:rsidP="004A0445">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2904"/>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA76E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>RELEVE DE NOTES DE CONTRÔLES CONTINUS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> AU</w:t>
       </w:r>
       <w:r w:rsidR="00F2756F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> CERTIFICAT D’APTITUDE PROFESSIONNELLE (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>CAP</w:t>
       </w:r>
       <w:r w:rsidR="00F2756F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F52E8C3" w14:textId="77777777" w:rsidR="004A0445" w:rsidRPr="00AA76E3" w:rsidRDefault="004A0445" w:rsidP="004A0445">
+    <w:p w:rsidR="004A0445" w:rsidRPr="00AA76E3" w:rsidRDefault="004A0445" w:rsidP="004A0445">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA76E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Prière déposer cette fiche dûment renseignée par l’établissement sans surcharge auprès du Chef de Secrétariat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB8555D" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="000021B2">
+    <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="000021B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CAF8011" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="00812E89" w:rsidRDefault="00B616E7" w:rsidP="004A0445">
+    <w:p w:rsidR="0069063C" w:rsidRPr="00812E89" w:rsidRDefault="00B616E7" w:rsidP="004A0445">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
           <w:tab w:val="left" w:pos="10140"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00812E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="6599"/>
         <w:gridCol w:w="6309"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w14:paraId="3325F846" w14:textId="77777777" w:rsidTr="000727B2">
+      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidTr="000727B2">
         <w:trPr>
           <w:trHeight w:val="353"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D0D741" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>ETABLISSEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDEB29A" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43769D8E" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="388721BC" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="00601E48">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="00601E48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>CENTRE </w:t>
             </w:r>
             <w:r w:rsidR="00E33506" w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00601E48">
@@ -1899,705 +1199,535 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00601E48">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>XAMEN</w:t>
             </w:r>
             <w:r w:rsidR="00E33506" w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w14:paraId="24B8AAFA" w14:textId="77777777" w:rsidTr="000727B2">
+      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidTr="000727B2">
         <w:trPr>
           <w:trHeight w:val="353"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52B25A23" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="00A973A1" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="00A973A1" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>EXAMEN</w:t>
             </w:r>
             <w:r w:rsidR="00E33506" w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F38E036" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FE35E1" w14:textId="12456B15" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="00956D48" w:rsidP="00773171">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="00BF50E8" w:rsidP="00773171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
-              <mc:AlternateContent>
-[...79 lines deleted...]
-              </mc:AlternateContent>
+              <w:pict>
+                <v:rect id="Rectangle 4" o:spid="_x0000_s1029" style="position:absolute;margin-left:298.05pt;margin-top:1.15pt;width:15pt;height:12.75pt;z-index:251662336;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPQ4ggiQIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P3DAMfp+0/yHK++j1xI9R0UMnENOk&#10;EyBg4jmkCa2WxpmTu97tr5+T9ApjaA/TXqI4tj/bnx2fnW97wzYKfQe25uXBjDNlJTSdfa75t4er&#10;T58580HYRhiwquY75fn54uOHs8FVag4tmEYhIxDrq8HVvA3BVUXhZat64Q/AKUtKDdiLQCI+Fw2K&#10;gdB7U8xns+NiAGwcglTe0+tlVvJFwtdayXCjtVeBmZpTbiGdmM6neBaLM1E9o3BtJ8c0xD9k0YvO&#10;UtAJ6lIEwdbY/QHVdxLBgw4HEvoCtO6kSjVQNeXsTTX3rXAq1ULkeDfR5P8frLze3LtbjKl7twL5&#10;3RMjxeB8NWmi4EebrcY+2lLibJtY3E0sqm1gkh7L09nRjLiWpCqPy9P5UWS5ENXe2aEPXxT0LF5q&#10;jtSkxJ3YrHzIpnuTGMvCVWdMapSxbCDQ+Qnhp5TBdE3UJiHOjLowyDaCuh225RjXv1hRFsaOBeaa&#10;UnVhZ1SEMPZOadY1VMU8B/gdU0ipbCizqhWNyqGoXEooZ54mN2aRSk6AEVlTkhP2CPA+doYZ7aOr&#10;SmM8OY+V/8158kiRwYbJue8s4HuVGapqjJzt9yRlaiJLT9DsbpEh5E/knbzqqIEr4cOtQPo11HPa&#10;BOGGDm2AGgXjjbMW8Od779Gehpm0nA30C2vuf6wFKs7MV0tjfloeHsZvm4TDo5M5Cfha8/RaY9f9&#10;BVDrS9o5TqZrtA9mf9UI/SMtjGWMSiphJcWuuQy4Fy5C3g60cqRaLpMZfVUnwsreOxnBI6txQB+2&#10;jwLdOMWBxv8a9j9WVG+GOdtGTwvLdQDdpUl/4XXkm755GpxxJcU98lpOVi+Lc/ELAAD//wMAUEsD&#10;BBQABgAIAAAAIQDX6Nvw2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR2&#10;1EkQoYQ4FaqgUnc09ABuPE0i4nGI3Tq9PdMVLJ/+15835Wq2gzjj5HtHCtJFAgKpcaanVsH+6+Nh&#10;CcIHTUYPjlDBBT2sqtubUhfGRdrhuQ6t4BHyhVbQhTAWUvqmQ6v9wo1InB3dZHVgnFppJh153A4y&#10;S5JcWt0TX+j0iOsOm+/6ZBVE9/6Dm7j+3IxhX1/q7TFuU6nU/d389goi4Bz+ynDVZ3Wo2OngTmS8&#10;GBQ8veQpVxVkjyA4z7MrH5iflyCrUv5/oPoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;T0OIIIkCAACABQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1+jb8NsAAAAIAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:rect>
+              </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
-              <mc:AlternateContent>
-[...79 lines deleted...]
-              </mc:AlternateContent>
+              <w:pict>
+                <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:83.85pt;margin-top:1.35pt;width:15pt;height:12.75pt;z-index:251660288;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPQ4ggiQIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P3DAMfp+0/yHK++j1xI9R0UMnENOk&#10;EyBg4jmkCa2WxpmTu97tr5+T9ApjaA/TXqI4tj/bnx2fnW97wzYKfQe25uXBjDNlJTSdfa75t4er&#10;T58580HYRhiwquY75fn54uOHs8FVag4tmEYhIxDrq8HVvA3BVUXhZat64Q/AKUtKDdiLQCI+Fw2K&#10;gdB7U8xns+NiAGwcglTe0+tlVvJFwtdayXCjtVeBmZpTbiGdmM6neBaLM1E9o3BtJ8c0xD9k0YvO&#10;UtAJ6lIEwdbY/QHVdxLBgw4HEvoCtO6kSjVQNeXsTTX3rXAq1ULkeDfR5P8frLze3LtbjKl7twL5&#10;3RMjxeB8NWmi4EebrcY+2lLibJtY3E0sqm1gkh7L09nRjLiWpCqPy9P5UWS5ENXe2aEPXxT0LF5q&#10;jtSkxJ3YrHzIpnuTGMvCVWdMapSxbCDQ+Qnhp5TBdE3UJiHOjLowyDaCuh225RjXv1hRFsaOBeaa&#10;UnVhZ1SEMPZOadY1VMU8B/gdU0ipbCizqhWNyqGoXEooZ54mN2aRSk6AEVlTkhP2CPA+doYZ7aOr&#10;SmM8OY+V/8158kiRwYbJue8s4HuVGapqjJzt9yRlaiJLT9DsbpEh5E/knbzqqIEr4cOtQPo11HPa&#10;BOGGDm2AGgXjjbMW8Od779Gehpm0nA30C2vuf6wFKs7MV0tjfloeHsZvm4TDo5M5Cfha8/RaY9f9&#10;BVDrS9o5TqZrtA9mf9UI/SMtjGWMSiphJcWuuQy4Fy5C3g60cqRaLpMZfVUnwsreOxnBI6txQB+2&#10;jwLdOMWBxv8a9j9WVG+GOdtGTwvLdQDdpUl/4XXkm755GpxxJcU98lpOVi+Lc/ELAAD//wMAUEsD&#10;BBQABgAIAAAAIQDMmJtN2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHayv1&#10;VhxyAJrGQRUCJG5tygeYeEmixusQGxz+vptTe1o9zWh2Jt+MthN3HHzrSMFinoBAqpxpqVZw+t6/&#10;rkH4oMnozhEqeKCHTTF7ynVmXKQvvJehFhxCPtMKmhD6TEpfNWi1n7seibWLG6wOjEMtzaAjh9tO&#10;pkmylFa3xB8a3eO2weqnvFkF0e2ueIjbz0MfTuWjPF7icSGVenkeP95BBBzDnxmm+lwdCu50djcy&#10;XnTMy9WKrQpSPpP+NvGZeZ2CLHL5f0DxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9D&#10;iCCJAgAAgAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMyYm03ZAAAACAEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:rect>
+              </w:pict>
             </w:r>
             <w:r w:rsidR="002D2238" w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP INDUSTRIEL             </w:t>
-[...17 lines deleted...]
-              <w:t>CAP TERTIA</w:t>
+              <w:t>CAP INDUSTRIEL             CAP TERTIA</w:t>
             </w:r>
             <w:r w:rsidR="00A11AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="002D2238" w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>RE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A65F6C5" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w14:paraId="19ED230C" w14:textId="77777777" w:rsidTr="000727B2">
+      <w:tr w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidTr="000727B2">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B83F044" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="007A3933" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="007A3933" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>FILIERE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA54A6D" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33251CC1" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CCD3FB" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
+          <w:p w:rsidR="0069063C" w:rsidRPr="009D1CE5" w:rsidRDefault="0069063C" w:rsidP="0069063C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39663530" w14:textId="77777777" w:rsidR="002D2238" w:rsidRPr="009D1CE5" w:rsidRDefault="00E33506" w:rsidP="002D2238">
+    <w:p w:rsidR="002D2238" w:rsidRPr="009D1CE5" w:rsidRDefault="00E33506" w:rsidP="002D2238">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002D2238" w:rsidRPr="009D1CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocher la case correspondante </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21134443" w14:textId="77777777" w:rsidR="0069063C" w:rsidRPr="009C3112" w:rsidRDefault="0069063C" w:rsidP="00012D53">
+    <w:p w:rsidR="0069063C" w:rsidRPr="009C3112" w:rsidRDefault="0069063C" w:rsidP="00012D53">
       <w:pPr>
         <w:ind w:left="709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15663" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="603"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w14:paraId="11B914FD" w14:textId="77777777" w:rsidTr="00074E16">
+      <w:tr w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidTr="00074E16">
         <w:trPr>
           <w:trHeight w:val="356"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B2E7F4D" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5988" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D69952" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CANDIDAT(E)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60C4AB70" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2è Année</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73F1E0EB" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3è Année</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="214E9388" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MOYENNE UF1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E7E7B22" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3546A011" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <m:oMath>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
@@ -2638,221 +1768,235 @@
               </m:f>
             </m:oMath>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71778869" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
+          <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Emarg. du (de la) Candidat(e) </w:t>
+              <w:t>Emarg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. du (de la) Candidat(e) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="56222AAA" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0466F6AB" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D11BFE8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00F44C98">
+          <w:p w:rsidR="00096BEF" w:rsidRDefault="00096BEF" w:rsidP="00096BEF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D1CE5">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MATRICULE</w:t>
-            </w:r>
+              <w:t>N° DE TABLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00F44C98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFC138E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM ET PRENOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D86F431" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sexe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D52F231" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2860,51 +2004,51 @@
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DE NAISSANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1221F4FB" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
@@ -2913,138 +2057,138 @@
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BBFF6FC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E72E50F" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TM2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28CA3D2D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
@@ -3053,6299 +2197,6387 @@
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7199C12F" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3295201C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TM3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DFDABB7" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B14148" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="196BA439" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="161"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77CBAED8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BFF94AB" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76F75C3A" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9A23CC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565BED00" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9FF311" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="563C9363" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CP1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CEF305A" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1EE269" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CP2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE09768" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="191D52A4" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14F81999" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CP3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CFAC905" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BFE6E68" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CP4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ADE37FD" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A16C531" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5697D24C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="63E7CF62" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5187E6CA" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65ADA32E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515A06B5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C03648" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EF2A8B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273FEDCA" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 1</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 2</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3447AE1E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 2</w:t>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEF7663" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 4</w:t>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499D845D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEBB9CE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 1</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 2</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46447713" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 2</w:t>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B98F563" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Coef 4</w:t>
+              <w:t>Coef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D1CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460AA4E4" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21649513" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB7B001" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="66E17977" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0BC535" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11995D98" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A853CE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA3D988" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47DD0C20" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0626F9AD" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2045115B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B789AE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6029A5D6" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CBE37A" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00E285E8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D37CCCE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B8C52B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B70C8CB" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D3DE7C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0B2F30" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="471E0CE5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="78CB2E46" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72FDC6FC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CC79BF3" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B66A0E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="510F7E71" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A728958" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="770BDC11" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D0675FC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BE8F720" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="535D5167" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E08C0E6" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70DD0148" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69871D2B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F76D7C1" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3FFEDA" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B20AEDC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FE11A91" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C51533" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="7914E9ED" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BB3116" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1956E400" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="357580A9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D590C2" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="571F599D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68BDAEAE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FE33076" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C7043E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42FAB582" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27122727" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E74BE5C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FB7BC4B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26BF603D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DBD995" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B36DF4E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53217353" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="455215A3" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="5C101A56" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325F0F87" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03E36D36" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E168D0" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="507ED63E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CEDEAD5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E56ACD8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E31AE8A" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7301B654" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23BC9852" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="152C5988" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617384C8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B9C659" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CFB0812" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657155CE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F5B3AD" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37FAC6A5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AA376C5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="0E963F98" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CF4CFA" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC8F6B3" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47AD0FD0" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55446FC9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D8147F6" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B28F52" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1431064C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37CB4C5B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3D021F" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7887288A" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="742B28B2" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36C52A87" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44FD4C3E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4462C023" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B71E1D9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AF20138" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3125B4CF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="3316503A" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35126E41" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F1C8AC2" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2503F178" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23535CE4" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="501F5791" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D6F2D1E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D22B0C4" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06E41304" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76BA42B0" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="629D49A7" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="471F8547" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F48C711" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46099B96" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79A29D1C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E723048" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DB336C3" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F48B360" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="31EBDE07" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A109F8D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC5E64C" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4520D809" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180CB6CD" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ACD8EAB" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AE718CC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EAF52C8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7707821E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7617B354" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0647963B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="035AFA87" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5449BD25" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA25CF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50B94938" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3ACD12" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DDA22AD" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7471197E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="75B33419" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B171B5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72640B50" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0312DEBF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F80168" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="165AB938" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="318059EC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2406935B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B4FD95F" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3152E266" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53C42CD2" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27F85A9B" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB8B416" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31E1B0A5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A427F23" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24142959" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="348307AF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21CAA1F0" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="6E4CC430" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E2A0F5" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F45DD33" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6643D3A7" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531B9DAF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657D319E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EE55B95" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF72D29" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="188C430E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F53CA9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="762511A8" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07235A50" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724C6156" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="773F1BDF" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B1D2F20" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39A5B4DE" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2518851D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B7628E" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w14:paraId="173E9E7C" w14:textId="77777777" w:rsidTr="0080253A">
+      <w:tr w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidTr="0080253A">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120F6724" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="00812E89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73F493BC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D49454" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4B05E6" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="0080253A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F2E28E9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28E4631D" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CBB1BBC" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1123F116" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AE4A126" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20070593" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="486D98EA" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F9031E9" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D77682" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69EA4246" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AFD6A98" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46EF2A07" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="602C1C18" w14:textId="77777777" w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
+          <w:p w:rsidR="0080253A" w:rsidRPr="009D1CE5" w:rsidRDefault="0080253A" w:rsidP="007A3933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5852C5C0" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="00074E16">
+    <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="00074E16">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(N1, N2, N3 et N4 : notes semestrielles de TP.  CP1, CP2 et CP3 : notes de Contrôle Programmé ; CP4 : note de contrôle à l’examen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A793442" w14:textId="77777777" w:rsidR="00CC606F" w:rsidRDefault="00CC606F" w:rsidP="00074E16">
+    <w:p w:rsidR="00CC606F" w:rsidRDefault="00CC606F" w:rsidP="00074E16">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D6BC31" w14:textId="77777777" w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="00074E16">
+    <w:p w:rsidR="00C16E51" w:rsidRPr="009D1CE5" w:rsidRDefault="00C16E51" w:rsidP="00074E16">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">*Pour ceux qui ont le stage, </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <m:t>CP3=</m:t>
         </m:r>
@@ -9369,470 +8601,460 @@
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <m:t>Note de stage+Note de Contrôle Programmé 3</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="46FE7326" w14:textId="77777777" w:rsidR="00DC3CA1" w:rsidRPr="00812E89" w:rsidRDefault="00DC3CA1" w:rsidP="0069063C">
+    <w:p w:rsidR="00DC3CA1" w:rsidRPr="00812E89" w:rsidRDefault="00DC3CA1" w:rsidP="0069063C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="250" w:tblpY="558"/>
         <w:tblW w:w="15134" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4503"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4139"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00925DAE" w:rsidRPr="003B0292" w14:paraId="07A05783" w14:textId="77777777" w:rsidTr="00925DAE">
+      <w:tr w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidTr="00925DAE">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A94605B" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
+          <w:p w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0292">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom, Prénoms et Signature du Professeur Délégué</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19415DF3" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
+          <w:p w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BBDF36A" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
+          <w:p w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0292">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom, Prénoms, Signature et Cachet du Chef d’Etablissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="413015EE" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
+          <w:p w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00925DAE" w:rsidRPr="003B0292" w:rsidRDefault="00925DAE" w:rsidP="00925DAE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0292">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Nom, Prénoms et signature du Commissaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D49F0AB" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="0069063C" w:rsidP="00925DAE">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="0069063C" w:rsidP="00925DAE">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Fait à ……………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00AC1FB7" w:rsidRPr="00812E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00812E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> le ………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A28CD1" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F00E658" w14:textId="77777777" w:rsidR="009C3112" w:rsidRDefault="009C3112" w:rsidP="009D279A">
+    <w:p w:rsidR="009C3112" w:rsidRDefault="009C3112" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4091B58E" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30EEDE88" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56DBC7FE" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48944B24" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C13852F" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E94580" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771C08DA" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="098C8CBC" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFFAD62" w14:textId="77777777" w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
+    <w:p w:rsidR="00925DAE" w:rsidRDefault="00925DAE" w:rsidP="009D279A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00925DAE" w:rsidSect="000727B2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="395" w:bottom="284" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Britannic Bold">
     <w:panose1 w:val="020B0903060703020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00CB4EBA"/>
     <w:rsid w:val="000021B2"/>
     <w:rsid w:val="00005190"/>
     <w:rsid w:val="00012D53"/>
     <w:rsid w:val="00021341"/>
     <w:rsid w:val="00057902"/>
     <w:rsid w:val="00057BD2"/>
     <w:rsid w:val="000664AA"/>
     <w:rsid w:val="000727B2"/>
     <w:rsid w:val="00074E16"/>
     <w:rsid w:val="00087FE9"/>
     <w:rsid w:val="00091158"/>
+    <w:rsid w:val="00096BEF"/>
     <w:rsid w:val="000B25DB"/>
     <w:rsid w:val="000C749F"/>
     <w:rsid w:val="000E4061"/>
     <w:rsid w:val="001537A5"/>
     <w:rsid w:val="001748B2"/>
     <w:rsid w:val="00177385"/>
     <w:rsid w:val="001A1019"/>
     <w:rsid w:val="001A460E"/>
+    <w:rsid w:val="001A6BCE"/>
     <w:rsid w:val="001B648B"/>
     <w:rsid w:val="001C063F"/>
     <w:rsid w:val="001C21E9"/>
     <w:rsid w:val="001D3CBC"/>
     <w:rsid w:val="00221687"/>
     <w:rsid w:val="00267558"/>
     <w:rsid w:val="00275AE2"/>
+    <w:rsid w:val="00280806"/>
     <w:rsid w:val="00296C63"/>
     <w:rsid w:val="002D2238"/>
     <w:rsid w:val="002E49A2"/>
     <w:rsid w:val="002F4E4A"/>
     <w:rsid w:val="00325126"/>
     <w:rsid w:val="00375086"/>
     <w:rsid w:val="00377526"/>
     <w:rsid w:val="00382559"/>
     <w:rsid w:val="003C02B1"/>
     <w:rsid w:val="003E3957"/>
     <w:rsid w:val="00450697"/>
     <w:rsid w:val="004627D7"/>
     <w:rsid w:val="004A0445"/>
     <w:rsid w:val="004B10F7"/>
     <w:rsid w:val="004E6EBE"/>
     <w:rsid w:val="004F3C2F"/>
     <w:rsid w:val="00510AF1"/>
     <w:rsid w:val="00551992"/>
     <w:rsid w:val="005A088E"/>
     <w:rsid w:val="005B3E1E"/>
     <w:rsid w:val="005E0230"/>
     <w:rsid w:val="005E23E8"/>
     <w:rsid w:val="005E311F"/>
     <w:rsid w:val="005F4434"/>
     <w:rsid w:val="00601E48"/>
@@ -9867,528 +9089,294 @@
     <w:rsid w:val="00A11AA0"/>
     <w:rsid w:val="00A24343"/>
     <w:rsid w:val="00A4246A"/>
     <w:rsid w:val="00A46087"/>
     <w:rsid w:val="00A57F5A"/>
     <w:rsid w:val="00A72CEF"/>
     <w:rsid w:val="00A973A1"/>
     <w:rsid w:val="00AA3F5F"/>
     <w:rsid w:val="00AC1FB7"/>
     <w:rsid w:val="00AD6B58"/>
     <w:rsid w:val="00AF5853"/>
     <w:rsid w:val="00B27571"/>
     <w:rsid w:val="00B32535"/>
     <w:rsid w:val="00B37E9F"/>
     <w:rsid w:val="00B40DA3"/>
     <w:rsid w:val="00B476C2"/>
     <w:rsid w:val="00B616E7"/>
     <w:rsid w:val="00B61993"/>
     <w:rsid w:val="00B67D42"/>
     <w:rsid w:val="00B87533"/>
     <w:rsid w:val="00B92E12"/>
     <w:rsid w:val="00B93C30"/>
     <w:rsid w:val="00B95077"/>
     <w:rsid w:val="00BA596A"/>
     <w:rsid w:val="00BB5519"/>
+    <w:rsid w:val="00BF50E8"/>
     <w:rsid w:val="00C16E51"/>
     <w:rsid w:val="00C9359B"/>
     <w:rsid w:val="00C93EEC"/>
     <w:rsid w:val="00C956D0"/>
     <w:rsid w:val="00CB4EBA"/>
     <w:rsid w:val="00CC606F"/>
     <w:rsid w:val="00CE442C"/>
     <w:rsid w:val="00D55BBB"/>
     <w:rsid w:val="00D72E5B"/>
+    <w:rsid w:val="00D93C3E"/>
     <w:rsid w:val="00DA7C66"/>
     <w:rsid w:val="00DC3CA1"/>
     <w:rsid w:val="00DD2D32"/>
     <w:rsid w:val="00DE167E"/>
     <w:rsid w:val="00DE2221"/>
     <w:rsid w:val="00E1538A"/>
     <w:rsid w:val="00E15520"/>
     <w:rsid w:val="00E33506"/>
+    <w:rsid w:val="00E73A3A"/>
     <w:rsid w:val="00E818EA"/>
     <w:rsid w:val="00ED2354"/>
     <w:rsid w:val="00ED711E"/>
     <w:rsid w:val="00F0535A"/>
     <w:rsid w:val="00F2756F"/>
     <w:rsid w:val="00F44C98"/>
     <w:rsid w:val="00F8011B"/>
     <w:rsid w:val="00F95D02"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA2480"/>
     <w:rsid w:val="00FC1C68"/>
     <w:rsid w:val="00FD4BB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
+      <o:rules v:ext="edit">
+        <o:r id="V:Rule2" type="connector" idref="#AutoShape 18"/>
+      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D01FFCF"/>
-  <w15:docId w15:val="{81EE816C-4648-4072-BEFE-8AD1F6DCE909}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4EBA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB4EBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
@@ -10396,95 +9384,115 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB4EBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00CB4EBA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC1C68"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC1C68"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="178126942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1195341101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
@@ -10753,68 +9761,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1568</Characters>
+  <Pages>1</Pages>
+  <Words>265</Words>
+  <Characters>1458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1849</CharactersWithSpaces>
+  <CharactersWithSpaces>1720</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>